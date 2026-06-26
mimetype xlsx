--- v2 (2026-03-27)
+++ v3 (2026-06-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1135">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1398">
   <si>
     <t>IIN</t>
   </si>
   <si>
     <t>Name of the Industry/Business/Entity</t>
   </si>
   <si>
     <t>Nature of the Business</t>
   </si>
   <si>
     <t>Industry Scales</t>
   </si>
   <si>
     <t>Business Category</t>
   </si>
   <si>
     <t>District</t>
   </si>
   <si>
     <t>0000 0000 0001</t>
   </si>
   <si>
     <t>DUMINDU INDUSTRIES ( PVT ) LTD</t>
   </si>
   <si>
@@ -3417,50 +3417,839 @@
     <t>T.A.R CENTER</t>
   </si>
   <si>
     <t>0000 0000 0544</t>
   </si>
   <si>
     <t>NILA SMALL INDUSTRY</t>
   </si>
   <si>
     <t>0000 0000 0545</t>
   </si>
   <si>
     <t>TAASA RICE PROCESSING COMPANY PRIVATE LIMITED</t>
   </si>
   <si>
     <t>0000 0000 0546</t>
   </si>
   <si>
     <t>A.L.STECHINERY</t>
   </si>
   <si>
     <t>0000 0000 0547</t>
   </si>
   <si>
     <t>KIM THUMPU THOLITTSALI</t>
+  </si>
+  <si>
+    <t>0000 0000 0548</t>
+  </si>
+  <si>
+    <t>MALAR CRAFTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0549</t>
+  </si>
+  <si>
+    <t>K.T.S GINGELLY OIL</t>
+  </si>
+  <si>
+    <t>0000 0000 0550</t>
+  </si>
+  <si>
+    <t>DANNY EXPORTS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>0000 0000 0551</t>
+  </si>
+  <si>
+    <t>MANGALAPATHY AYURVEDA (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0552</t>
+  </si>
+  <si>
+    <t>TAPPER’S DEW (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0553</t>
+  </si>
+  <si>
+    <t>V.T.R.PURE COCONUT OIL</t>
+  </si>
+  <si>
+    <t>0000 0000 0554</t>
+  </si>
+  <si>
+    <t>R.G.T PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0555</t>
+  </si>
+  <si>
+    <t>EQUIP UNIT TRUST (EUT)</t>
+  </si>
+  <si>
+    <t>0000 0000 0556</t>
+  </si>
+  <si>
+    <t>ග්‍රීන් ස්ටාර් ( GREEN STAR)</t>
+  </si>
+  <si>
+    <t>0000 0000 0557</t>
+  </si>
+  <si>
+    <t>ස්වශක්ති ප්‍රඩක්ට්</t>
+  </si>
+  <si>
+    <t>0000 0000 0558</t>
+  </si>
+  <si>
+    <t>LUMAURA PVT LTD COMPANY</t>
+  </si>
+  <si>
+    <t>0000 0000 0559</t>
+  </si>
+  <si>
+    <t>DEVINDA VISITHURU NISHPADANA</t>
+  </si>
+  <si>
+    <t>0000 0000 0560</t>
+  </si>
+  <si>
+    <t>SUNEETHA FLORA FLOWERS - KOTMALE</t>
+  </si>
+  <si>
+    <t>0000 0000 0561</t>
+  </si>
+  <si>
+    <t>COFFEE CABANAS</t>
+  </si>
+  <si>
+    <t>0000 0000 0562</t>
+  </si>
+  <si>
+    <t>LUCKY MULTI PRODUCT</t>
+  </si>
+  <si>
+    <t>0000 0000 0563</t>
+  </si>
+  <si>
+    <t>VARAN RICE MILL</t>
+  </si>
+  <si>
+    <t>0000 0000 0564</t>
+  </si>
+  <si>
+    <t>ESTO</t>
+  </si>
+  <si>
+    <t>0000 0000 0565</t>
+  </si>
+  <si>
+    <t>JINO TRANSPORT</t>
+  </si>
+  <si>
+    <t>0000 0000 0566</t>
+  </si>
+  <si>
+    <t>ZANDRA MESH INDUSTRIES (PRIVATE) LIMITED</t>
+  </si>
+  <si>
+    <t>0000 0000 0567</t>
+  </si>
+  <si>
+    <t>SRI MUTHTHUMARI AMMAN INDUSTRIES</t>
+  </si>
+  <si>
+    <t>0000 0000 0568</t>
+  </si>
+  <si>
+    <t>M.R.A SEA FOOD PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0569</t>
+  </si>
+  <si>
+    <t>CARPENTRY</t>
+  </si>
+  <si>
+    <t>0000 0000 0570</t>
+  </si>
+  <si>
+    <t>DANIKA SRIKATHIRKAMA MURUKAN</t>
+  </si>
+  <si>
+    <t>0000 0000 0571</t>
+  </si>
+  <si>
+    <t>MISS.MINUTES TAILORING</t>
+  </si>
+  <si>
+    <t>0000 0000 0572</t>
+  </si>
+  <si>
+    <t>COCOMADE (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0573</t>
+  </si>
+  <si>
+    <t>SARAH INDUSTRIES (PRIVATE) LIMITED</t>
+  </si>
+  <si>
+    <t>0000 0000 0574</t>
+  </si>
+  <si>
+    <t>ANNAI AND SONS (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0575</t>
+  </si>
+  <si>
+    <t>POT PRODUCTION</t>
+  </si>
+  <si>
+    <t>0000 0000 0576</t>
+  </si>
+  <si>
+    <t>GNS READY MADE GARMENT</t>
+  </si>
+  <si>
+    <t>0000 0000 0577</t>
+  </si>
+  <si>
+    <t>AUROCREST HANDMADE CEYLON TEA</t>
+  </si>
+  <si>
+    <t>0000 0000 0578</t>
+  </si>
+  <si>
+    <t>ONARA FASHIONS</t>
+  </si>
+  <si>
+    <t>0000 0000 0579</t>
+  </si>
+  <si>
+    <t>AGROKART PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0580</t>
+  </si>
+  <si>
+    <t>THARINDU PLASTIC</t>
+  </si>
+  <si>
+    <t>0000 0000 0581</t>
+  </si>
+  <si>
+    <t>VALAM PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0582</t>
+  </si>
+  <si>
+    <t>TRAIN VIEW CHALET</t>
+  </si>
+  <si>
+    <t>0000 0000 0583</t>
+  </si>
+  <si>
+    <t>GIFTERY</t>
+  </si>
+  <si>
+    <t>0000 0000 0584</t>
+  </si>
+  <si>
+    <t>RANJI LOCAL PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0585</t>
+  </si>
+  <si>
+    <t>KMT SOFA</t>
+  </si>
+  <si>
+    <t>0000 0000 0586</t>
+  </si>
+  <si>
+    <t>RELAXMART</t>
+  </si>
+  <si>
+    <t>0000 0000 0587</t>
+  </si>
+  <si>
+    <t>HEALTHY FOODS LANKA EXPORT (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0588</t>
+  </si>
+  <si>
+    <t>KNT BAGS</t>
+  </si>
+  <si>
+    <t>0000 0000 0589</t>
+  </si>
+  <si>
+    <t>APSARA UNAVAKAM</t>
+  </si>
+  <si>
+    <t>0000 0000 0590</t>
+  </si>
+  <si>
+    <t>THEVARAMAN PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0591</t>
+  </si>
+  <si>
+    <t>AKSHAYA PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0592</t>
+  </si>
+  <si>
+    <t>PILLAIYAR WELDING WORKS</t>
+  </si>
+  <si>
+    <t>0000 0000 0593</t>
+  </si>
+  <si>
+    <t>THURAISINGAM DRY FISH</t>
+  </si>
+  <si>
+    <t>0000 0000 0594</t>
+  </si>
+  <si>
+    <t>STAG MOUNTAIN RESORT</t>
+  </si>
+  <si>
+    <t>0000 0000 0595</t>
+  </si>
+  <si>
+    <t>TAURUS INTERNATIONAL PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0596</t>
+  </si>
+  <si>
+    <t>LANKA RUBBER MERCHANTS TRADE PVT LTD.</t>
+  </si>
+  <si>
+    <t>0000 0000 0597</t>
+  </si>
+  <si>
+    <t>HORTIGROW SUBSTRATE</t>
+  </si>
+  <si>
+    <t>0000 0000 0598</t>
+  </si>
+  <si>
+    <t>INBOX INTEGRATED PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0599</t>
+  </si>
+  <si>
+    <t>ENINE PVT. LTD.</t>
+  </si>
+  <si>
+    <t>0000 0000 0600</t>
+  </si>
+  <si>
+    <t>DASA TRADE CENTRE</t>
+  </si>
+  <si>
+    <t>0000 0000 0601</t>
+  </si>
+  <si>
+    <t>SUFFIX NATURE LANKA (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0602</t>
+  </si>
+  <si>
+    <t>SANKO INTERNATIONAL (PVT) LIMITED</t>
+  </si>
+  <si>
+    <t>0000 0000 0603</t>
+  </si>
+  <si>
+    <t>NAVIGATA FOODS PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>0000 0000 0604</t>
+  </si>
+  <si>
+    <t>SVK COIR PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0605</t>
+  </si>
+  <si>
+    <t>JANSIKA PRODUCT</t>
+  </si>
+  <si>
+    <t>0000 0000 0606</t>
+  </si>
+  <si>
+    <t>OOM MAYOORA</t>
+  </si>
+  <si>
+    <t>0000 0000 0607</t>
+  </si>
+  <si>
+    <t>RIO MARKETING (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0608</t>
+  </si>
+  <si>
+    <t>SUN MIXTURE[SHARVAN INDUSTRY]</t>
+  </si>
+  <si>
+    <t>0000 0000 0609</t>
+  </si>
+  <si>
+    <t>COCO GREEN (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0610</t>
+  </si>
+  <si>
+    <t>EBONY HOLDINGS PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0611</t>
+  </si>
+  <si>
+    <t>GREEN ATOM PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0612</t>
+  </si>
+  <si>
+    <t>JANAKA FURNITUR</t>
+  </si>
+  <si>
+    <t>0000 0000 0613</t>
+  </si>
+  <si>
+    <t>DILRU VILLAGE INN</t>
+  </si>
+  <si>
+    <t>0000 0000 0614</t>
+  </si>
+  <si>
+    <t>PURE SPHERES PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0615</t>
+  </si>
+  <si>
+    <t>RAVEEN BATHIK</t>
+  </si>
+  <si>
+    <t>0000 0000 0616</t>
+  </si>
+  <si>
+    <t>BEAM HELA OSU LANKA (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0617</t>
+  </si>
+  <si>
+    <t>SENADHIRA CREATIONS</t>
+  </si>
+  <si>
+    <t>0000 0000 0618</t>
+  </si>
+  <si>
+    <t>TALANT BOOK STORE @ GROCERIES</t>
+  </si>
+  <si>
+    <t>0000 0000 0619</t>
+  </si>
+  <si>
+    <t>CEYBASE IT (PVT ) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0620</t>
+  </si>
+  <si>
+    <t>TK TOYS AND APPERAL</t>
+  </si>
+  <si>
+    <t>0000 0000 0621</t>
+  </si>
+  <si>
+    <t>ECO PAL BY AJAANZZ</t>
+  </si>
+  <si>
+    <t>0000 0000 0622</t>
+  </si>
+  <si>
+    <t>WAPRICO SAWMILL</t>
+  </si>
+  <si>
+    <t>0000 0000 0623</t>
+  </si>
+  <si>
+    <t>R B D DISTRIBUTORS PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0624</t>
+  </si>
+  <si>
+    <t>INSTAGEM (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0625</t>
+  </si>
+  <si>
+    <t>SMS PLANTATION (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0626</t>
+  </si>
+  <si>
+    <t>FILO FOOD PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0627</t>
+  </si>
+  <si>
+    <t>AARAA WOOD CRAVING</t>
+  </si>
+  <si>
+    <t>0000 0000 0628</t>
+  </si>
+  <si>
+    <t>CANDY CRUSH SWEETS (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0629</t>
+  </si>
+  <si>
+    <t>MARAZIN (PVT) LTD.</t>
+  </si>
+  <si>
+    <t>0000 0000 0630</t>
+  </si>
+  <si>
+    <t>NATURAL ROOT</t>
+  </si>
+  <si>
+    <t>0000 0000 0632</t>
+  </si>
+  <si>
+    <t>CEYLON WHOLESALER PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0633</t>
+  </si>
+  <si>
+    <t>BATHEELA PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0634</t>
+  </si>
+  <si>
+    <t>KUMANAN MILL</t>
+  </si>
+  <si>
+    <t>0000 0000 0635</t>
+  </si>
+  <si>
+    <t>TERANSI RICE MILL</t>
+  </si>
+  <si>
+    <t>0000 0000 0636</t>
+  </si>
+  <si>
+    <t>ASWEEN PRODUCT</t>
+  </si>
+  <si>
+    <t>0000 0000 0637</t>
+  </si>
+  <si>
+    <t>SK INDUSTRIES</t>
+  </si>
+  <si>
+    <t>0000 0000 0638</t>
+  </si>
+  <si>
+    <t>SHIVAA PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0639</t>
+  </si>
+  <si>
+    <t>STITCHLINE CLOTHING (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0640</t>
+  </si>
+  <si>
+    <t>RODSONS (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0641</t>
+  </si>
+  <si>
+    <t>AEROSTAR HOME APPLIANCES (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0642</t>
+  </si>
+  <si>
+    <t>CAMY SMART (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0643</t>
+  </si>
+  <si>
+    <t>WISH ENGINEERING</t>
+  </si>
+  <si>
+    <t>0000 0000 0644</t>
+  </si>
+  <si>
+    <t>PANLIYA CREATION</t>
+  </si>
+  <si>
+    <t>0000 0000 0645</t>
+  </si>
+  <si>
+    <t>STK INDUSTRIES (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0646</t>
+  </si>
+  <si>
+    <t>TROPISENSE PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>Agriculture,Services,Trading</t>
+  </si>
+  <si>
+    <t>0000 0000 0647</t>
+  </si>
+  <si>
+    <t>SAMLEY TEAS (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0648</t>
+  </si>
+  <si>
+    <t>ATVEL BRUSH MANUFACTURERS PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0649</t>
+  </si>
+  <si>
+    <t>OASI BAY BED CAFE</t>
+  </si>
+  <si>
+    <t>0000 0000 0650</t>
+  </si>
+  <si>
+    <t>ACNA INDUSTRIES</t>
+  </si>
+  <si>
+    <t>0000 0000 0651</t>
+  </si>
+  <si>
+    <t>SGB COCONUT OIL</t>
+  </si>
+  <si>
+    <t>0000 0000 0652</t>
+  </si>
+  <si>
+    <t>DIGNIFY CEYLON FOOD PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0653</t>
+  </si>
+  <si>
+    <t>R R FOODS LANKA (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0654</t>
+  </si>
+  <si>
+    <t>APPARELCO</t>
+  </si>
+  <si>
+    <t>0000 0000 0655</t>
+  </si>
+  <si>
+    <t>PUWAKARAMBA AGENCIES (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0656</t>
+  </si>
+  <si>
+    <t>PGC MARKETING (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0657</t>
+  </si>
+  <si>
+    <t>HEMACHANDRA AND COMPANY (PRIVATE) LIMITED</t>
+  </si>
+  <si>
+    <t>0000 0000 0658</t>
+  </si>
+  <si>
+    <t>KULJAN BABY PLANET</t>
+  </si>
+  <si>
+    <t>0000 0000 0659</t>
+  </si>
+  <si>
+    <t>PIYESTRA FURNITURE (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0660</t>
+  </si>
+  <si>
+    <t>GREECO SPICE CENTER</t>
+  </si>
+  <si>
+    <t>0000 0000 0661</t>
+  </si>
+  <si>
+    <t>D.R. INDUSTRIES (PVT.) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0662</t>
+  </si>
+  <si>
+    <t>ABC</t>
+  </si>
+  <si>
+    <t>0000 0000 0663</t>
+  </si>
+  <si>
+    <t>D.R. MANUFACTURING CO. (PVT.) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0664</t>
+  </si>
+  <si>
+    <t>THIMARK TECHNOCREATIONS (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0665</t>
+  </si>
+  <si>
+    <t>DAMRO MANUFACTURING (PVT.) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0666</t>
+  </si>
+  <si>
+    <t>SOUTH ASIA APPARELS (PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0667</t>
+  </si>
+  <si>
+    <t>SANJEEWANIE HANDICRAFTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0668</t>
+  </si>
+  <si>
+    <t>PENTENG PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>0000 0000 0669</t>
+  </si>
+  <si>
+    <t>SIRIKAMAL ECO-COCO PRODUCTS</t>
+  </si>
+  <si>
+    <t>0000 0000 0670</t>
+  </si>
+  <si>
+    <t>CRS ENGINEERING PRIVATE LIMITED</t>
+  </si>
+  <si>
+    <t>0000 0000 0671</t>
+  </si>
+  <si>
+    <t>ලක්මාලි නිශ්පාදන</t>
+  </si>
+  <si>
+    <t>0000 0000 0672</t>
+  </si>
+  <si>
+    <t>SNN AQUARECH PVT LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0673</t>
+  </si>
+  <si>
+    <t>DAYA METAL CRASHER</t>
+  </si>
+  <si>
+    <t>0000 0000 0674</t>
+  </si>
+  <si>
+    <t>TD AGRO</t>
+  </si>
+  <si>
+    <t>0000 0000 0675</t>
+  </si>
+  <si>
+    <t>ECO SOIL SUBSTRATES(PVT) LTD.</t>
+  </si>
+  <si>
+    <t>0000 0000 0676</t>
+  </si>
+  <si>
+    <t>KOKUSAI RECYCLER ENGINEERS(PVT) LTD</t>
+  </si>
+  <si>
+    <t>0000 0000 0677</t>
+  </si>
+  <si>
+    <t>DOCKYARD GENERAL ENGINEERING SERVICES (PVT) LTD (BATAATHA YARD)</t>
+  </si>
+  <si>
+    <t>0000 0000 0678</t>
+  </si>
+  <si>
+    <t>MELANODAIRY@GMAIL.COM</t>
+  </si>
+  <si>
+    <t>0000 0000 0680</t>
+  </si>
+  <si>
+    <t>SHEEN</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -3782,51 +4571,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:F541"/>
+  <dimension ref="A1:F672"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1:F1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="40" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="20" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
@@ -14616,50 +15405,2670 @@
       <c r="E540" t="s">
         <v>21</v>
       </c>
       <c r="F540" t="s">
         <v>1037</v>
       </c>
     </row>
     <row r="541" spans="1:6">
       <c r="A541" t="s">
         <v>1133</v>
       </c>
       <c r="B541" t="s">
         <v>1134</v>
       </c>
       <c r="C541" t="s">
         <v>19</v>
       </c>
       <c r="D541" t="s">
         <v>9</v>
       </c>
       <c r="E541" t="s">
         <v>15</v>
       </c>
       <c r="F541" t="s">
         <v>1074</v>
+      </c>
+    </row>
+    <row r="542" spans="1:6">
+      <c r="A542" t="s">
+        <v>1135</v>
+      </c>
+      <c r="B542" t="s">
+        <v>1136</v>
+      </c>
+      <c r="C542" t="s">
+        <v>19</v>
+      </c>
+      <c r="D542" t="s">
+        <v>9</v>
+      </c>
+      <c r="E542" t="s">
+        <v>21</v>
+      </c>
+      <c r="F542" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="543" spans="1:6">
+      <c r="A543" t="s">
+        <v>1137</v>
+      </c>
+      <c r="B543" t="s">
+        <v>1138</v>
+      </c>
+      <c r="C543" t="s">
+        <v>19</v>
+      </c>
+      <c r="D543" t="s">
+        <v>14</v>
+      </c>
+      <c r="E543" t="s">
+        <v>21</v>
+      </c>
+      <c r="F543" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="544" spans="1:6">
+      <c r="A544" t="s">
+        <v>1139</v>
+      </c>
+      <c r="B544" t="s">
+        <v>1140</v>
+      </c>
+      <c r="C544" t="s">
+        <v>19</v>
+      </c>
+      <c r="D544" t="s">
+        <v>37</v>
+      </c>
+      <c r="E544" t="s">
+        <v>21</v>
+      </c>
+      <c r="F544" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="545" spans="1:6">
+      <c r="A545" t="s">
+        <v>1141</v>
+      </c>
+      <c r="B545" t="s">
+        <v>1142</v>
+      </c>
+      <c r="C545" t="s">
+        <v>582</v>
+      </c>
+      <c r="D545" t="s">
+        <v>9</v>
+      </c>
+      <c r="E545" t="s">
+        <v>15</v>
+      </c>
+      <c r="F545" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="546" spans="1:6">
+      <c r="A546" t="s">
+        <v>1143</v>
+      </c>
+      <c r="B546" t="s">
+        <v>1144</v>
+      </c>
+      <c r="C546" t="s">
+        <v>19</v>
+      </c>
+      <c r="D546" t="s">
+        <v>9</v>
+      </c>
+      <c r="E546" t="s">
+        <v>21</v>
+      </c>
+      <c r="F546" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="547" spans="1:6">
+      <c r="A547" t="s">
+        <v>1145</v>
+      </c>
+      <c r="B547" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C547" t="s">
+        <v>19</v>
+      </c>
+      <c r="D547" t="s">
+        <v>14</v>
+      </c>
+      <c r="E547" t="s">
+        <v>21</v>
+      </c>
+      <c r="F547" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="548" spans="1:6">
+      <c r="A548" t="s">
+        <v>1147</v>
+      </c>
+      <c r="B548" t="s">
+        <v>1148</v>
+      </c>
+      <c r="C548" t="s">
+        <v>19</v>
+      </c>
+      <c r="D548" t="s">
+        <v>14</v>
+      </c>
+      <c r="E548" t="s">
+        <v>21</v>
+      </c>
+      <c r="F548" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="549" spans="1:6">
+      <c r="A549" t="s">
+        <v>1149</v>
+      </c>
+      <c r="B549" t="s">
+        <v>1150</v>
+      </c>
+      <c r="C549" t="s">
+        <v>19</v>
+      </c>
+      <c r="D549" t="s">
+        <v>14</v>
+      </c>
+      <c r="E549" t="s">
+        <v>15</v>
+      </c>
+      <c r="F549" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="550" spans="1:6">
+      <c r="A550" t="s">
+        <v>1151</v>
+      </c>
+      <c r="B550" t="s">
+        <v>1152</v>
+      </c>
+      <c r="C550" t="s">
+        <v>8</v>
+      </c>
+      <c r="D550" t="s">
+        <v>14</v>
+      </c>
+      <c r="E550" t="s">
+        <v>15</v>
+      </c>
+      <c r="F550" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="551" spans="1:6">
+      <c r="A551" t="s">
+        <v>1153</v>
+      </c>
+      <c r="B551" t="s">
+        <v>1154</v>
+      </c>
+      <c r="C551" t="s">
+        <v>99</v>
+      </c>
+      <c r="D551" t="s">
+        <v>14</v>
+      </c>
+      <c r="E551" t="s">
+        <v>15</v>
+      </c>
+      <c r="F551" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="552" spans="1:6">
+      <c r="A552" t="s">
+        <v>1155</v>
+      </c>
+      <c r="B552" t="s">
+        <v>1156</v>
+      </c>
+      <c r="C552" t="s">
+        <v>19</v>
+      </c>
+      <c r="D552" t="s">
+        <v>9</v>
+      </c>
+      <c r="E552" t="s">
+        <v>21</v>
+      </c>
+      <c r="F552" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="553" spans="1:6">
+      <c r="A553" t="s">
+        <v>1157</v>
+      </c>
+      <c r="B553" t="s">
+        <v>1158</v>
+      </c>
+      <c r="C553" t="s">
+        <v>19</v>
+      </c>
+      <c r="D553" t="s">
+        <v>37</v>
+      </c>
+      <c r="E553" t="s">
+        <v>21</v>
+      </c>
+      <c r="F553" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="554" spans="1:6">
+      <c r="A554" t="s">
+        <v>1159</v>
+      </c>
+      <c r="B554" t="s">
+        <v>1160</v>
+      </c>
+      <c r="C554" t="s">
+        <v>27</v>
+      </c>
+      <c r="D554" t="s">
+        <v>14</v>
+      </c>
+      <c r="E554" t="s">
+        <v>15</v>
+      </c>
+      <c r="F554" t="s">
+        <v>38</v>
+      </c>
+    </row>
+    <row r="555" spans="1:6">
+      <c r="A555" t="s">
+        <v>1161</v>
+      </c>
+      <c r="B555" t="s">
+        <v>1162</v>
+      </c>
+      <c r="C555" t="s">
+        <v>579</v>
+      </c>
+      <c r="D555" t="s">
+        <v>14</v>
+      </c>
+      <c r="E555" t="s">
+        <v>21</v>
+      </c>
+      <c r="F555" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="556" spans="1:6">
+      <c r="A556" t="s">
+        <v>1163</v>
+      </c>
+      <c r="B556" t="s">
+        <v>1164</v>
+      </c>
+      <c r="C556" t="s">
+        <v>19</v>
+      </c>
+      <c r="D556" t="s">
+        <v>14</v>
+      </c>
+      <c r="E556" t="s">
+        <v>21</v>
+      </c>
+      <c r="F556" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="557" spans="1:6">
+      <c r="A557" t="s">
+        <v>1165</v>
+      </c>
+      <c r="B557" t="s">
+        <v>1166</v>
+      </c>
+      <c r="C557" t="s">
+        <v>19</v>
+      </c>
+      <c r="D557" t="s">
+        <v>14</v>
+      </c>
+      <c r="E557" t="s">
+        <v>21</v>
+      </c>
+      <c r="F557" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="558" spans="1:6">
+      <c r="A558" t="s">
+        <v>1167</v>
+      </c>
+      <c r="B558" t="s">
+        <v>1168</v>
+      </c>
+      <c r="C558" t="s">
+        <v>19</v>
+      </c>
+      <c r="D558" t="s">
+        <v>14</v>
+      </c>
+      <c r="E558" t="s">
+        <v>21</v>
+      </c>
+      <c r="F558" t="s">
+        <v>32</v>
+      </c>
+    </row>
+    <row r="559" spans="1:6">
+      <c r="A559" t="s">
+        <v>1169</v>
+      </c>
+      <c r="B559" t="s">
+        <v>1170</v>
+      </c>
+      <c r="C559" t="s">
+        <v>103</v>
+      </c>
+      <c r="D559" t="s">
+        <v>14</v>
+      </c>
+      <c r="E559" t="s">
+        <v>21</v>
+      </c>
+      <c r="F559" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="560" spans="1:6">
+      <c r="A560" t="s">
+        <v>1171</v>
+      </c>
+      <c r="B560" t="s">
+        <v>1172</v>
+      </c>
+      <c r="C560" t="s">
+        <v>19</v>
+      </c>
+      <c r="D560" t="s">
+        <v>9</v>
+      </c>
+      <c r="E560" t="s">
+        <v>15</v>
+      </c>
+      <c r="F560" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="561" spans="1:6">
+      <c r="A561" t="s">
+        <v>1173</v>
+      </c>
+      <c r="B561" t="s">
+        <v>1174</v>
+      </c>
+      <c r="C561" t="s">
+        <v>19</v>
+      </c>
+      <c r="D561" t="s">
+        <v>14</v>
+      </c>
+      <c r="E561" t="s">
+        <v>21</v>
+      </c>
+      <c r="F561" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="562" spans="1:6">
+      <c r="A562" t="s">
+        <v>1175</v>
+      </c>
+      <c r="B562" t="s">
+        <v>1176</v>
+      </c>
+      <c r="C562" t="s">
+        <v>19</v>
+      </c>
+      <c r="D562" t="s">
+        <v>14</v>
+      </c>
+      <c r="E562" t="s">
+        <v>21</v>
+      </c>
+      <c r="F562" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="563" spans="1:6">
+      <c r="A563" t="s">
+        <v>1177</v>
+      </c>
+      <c r="B563" t="s">
+        <v>1178</v>
+      </c>
+      <c r="C563" t="s">
+        <v>19</v>
+      </c>
+      <c r="D563" t="s">
+        <v>14</v>
+      </c>
+      <c r="E563" t="s">
+        <v>21</v>
+      </c>
+      <c r="F563" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="564" spans="1:6">
+      <c r="A564" t="s">
+        <v>1179</v>
+      </c>
+      <c r="B564" t="s">
+        <v>1180</v>
+      </c>
+      <c r="C564" t="s">
+        <v>19</v>
+      </c>
+      <c r="D564" t="s">
+        <v>14</v>
+      </c>
+      <c r="E564" t="s">
+        <v>21</v>
+      </c>
+      <c r="F564" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="565" spans="1:6">
+      <c r="A565" t="s">
+        <v>1181</v>
+      </c>
+      <c r="B565" t="s">
+        <v>1182</v>
+      </c>
+      <c r="C565" t="s">
+        <v>19</v>
+      </c>
+      <c r="D565" t="s">
+        <v>14</v>
+      </c>
+      <c r="E565" t="s">
+        <v>21</v>
+      </c>
+      <c r="F565" t="s">
+        <v>1037</v>
+      </c>
+    </row>
+    <row r="566" spans="1:6">
+      <c r="A566" t="s">
+        <v>1183</v>
+      </c>
+      <c r="B566" t="s">
+        <v>1184</v>
+      </c>
+      <c r="C566" t="s">
+        <v>19</v>
+      </c>
+      <c r="D566" t="s">
+        <v>9</v>
+      </c>
+      <c r="E566" t="s">
+        <v>15</v>
+      </c>
+      <c r="F566" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="567" spans="1:6">
+      <c r="A567" t="s">
+        <v>1185</v>
+      </c>
+      <c r="B567" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C567" t="s">
+        <v>19</v>
+      </c>
+      <c r="D567" t="s">
+        <v>9</v>
+      </c>
+      <c r="E567" t="s">
+        <v>10</v>
+      </c>
+      <c r="F567" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="568" spans="1:6">
+      <c r="A568" t="s">
+        <v>1187</v>
+      </c>
+      <c r="B568" t="s">
+        <v>1188</v>
+      </c>
+      <c r="C568" t="s">
+        <v>8</v>
+      </c>
+      <c r="D568" t="s">
+        <v>9</v>
+      </c>
+      <c r="E568" t="s">
+        <v>10</v>
+      </c>
+      <c r="F568" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="569" spans="1:6">
+      <c r="A569" t="s">
+        <v>1189</v>
+      </c>
+      <c r="B569" t="s">
+        <v>1190</v>
+      </c>
+      <c r="C569" t="s">
+        <v>19</v>
+      </c>
+      <c r="D569" t="s">
+        <v>14</v>
+      </c>
+      <c r="E569" t="s">
+        <v>21</v>
+      </c>
+      <c r="F569" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="570" spans="1:6">
+      <c r="A570" t="s">
+        <v>1191</v>
+      </c>
+      <c r="B570" t="s">
+        <v>1192</v>
+      </c>
+      <c r="C570" t="s">
+        <v>19</v>
+      </c>
+      <c r="D570" t="s">
+        <v>14</v>
+      </c>
+      <c r="E570" t="s">
+        <v>21</v>
+      </c>
+      <c r="F570" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="571" spans="1:6">
+      <c r="A571" t="s">
+        <v>1193</v>
+      </c>
+      <c r="B571" t="s">
+        <v>1194</v>
+      </c>
+      <c r="C571" t="s">
+        <v>19</v>
+      </c>
+      <c r="D571" t="s">
+        <v>37</v>
+      </c>
+      <c r="E571" t="s">
+        <v>21</v>
+      </c>
+      <c r="F571" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="572" spans="1:6">
+      <c r="A572" t="s">
+        <v>1195</v>
+      </c>
+      <c r="B572" t="s">
+        <v>1196</v>
+      </c>
+      <c r="C572" t="s">
+        <v>19</v>
+      </c>
+      <c r="D572" t="s">
+        <v>14</v>
+      </c>
+      <c r="E572" t="s">
+        <v>21</v>
+      </c>
+      <c r="F572" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="573" spans="1:6">
+      <c r="A573" t="s">
+        <v>1197</v>
+      </c>
+      <c r="B573" t="s">
+        <v>1198</v>
+      </c>
+      <c r="C573" t="s">
+        <v>27</v>
+      </c>
+      <c r="D573" t="s">
+        <v>9</v>
+      </c>
+      <c r="E573" t="s">
+        <v>15</v>
+      </c>
+      <c r="F573" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="574" spans="1:6">
+      <c r="A574" t="s">
+        <v>1199</v>
+      </c>
+      <c r="B574" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C574" t="s">
+        <v>19</v>
+      </c>
+      <c r="D574" t="s">
+        <v>14</v>
+      </c>
+      <c r="E574" t="s">
+        <v>21</v>
+      </c>
+      <c r="F574" t="s">
+        <v>425</v>
+      </c>
+    </row>
+    <row r="575" spans="1:6">
+      <c r="A575" t="s">
+        <v>1201</v>
+      </c>
+      <c r="B575" t="s">
+        <v>1202</v>
+      </c>
+      <c r="C575" t="s">
+        <v>19</v>
+      </c>
+      <c r="D575" t="s">
+        <v>52</v>
+      </c>
+      <c r="E575" t="s">
+        <v>21</v>
+      </c>
+      <c r="F575" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="576" spans="1:6">
+      <c r="A576" t="s">
+        <v>1203</v>
+      </c>
+      <c r="B576" t="s">
+        <v>1204</v>
+      </c>
+      <c r="C576" t="s">
+        <v>103</v>
+      </c>
+      <c r="D576" t="s">
+        <v>37</v>
+      </c>
+      <c r="E576" t="s">
+        <v>15</v>
+      </c>
+      <c r="F576" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="577" spans="1:6">
+      <c r="A577" t="s">
+        <v>1205</v>
+      </c>
+      <c r="B577" t="s">
+        <v>1206</v>
+      </c>
+      <c r="C577" t="s">
+        <v>19</v>
+      </c>
+      <c r="D577" t="s">
+        <v>874</v>
+      </c>
+      <c r="E577" t="s">
+        <v>48</v>
+      </c>
+      <c r="F577" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="578" spans="1:6">
+      <c r="A578" t="s">
+        <v>1207</v>
+      </c>
+      <c r="B578" t="s">
+        <v>1208</v>
+      </c>
+      <c r="C578" t="s">
+        <v>19</v>
+      </c>
+      <c r="D578" t="s">
+        <v>14</v>
+      </c>
+      <c r="E578" t="s">
+        <v>21</v>
+      </c>
+      <c r="F578" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="579" spans="1:6">
+      <c r="A579" t="s">
+        <v>1209</v>
+      </c>
+      <c r="B579" t="s">
+        <v>1210</v>
+      </c>
+      <c r="C579" t="s">
+        <v>19</v>
+      </c>
+      <c r="D579" t="s">
+        <v>14</v>
+      </c>
+      <c r="E579" t="s">
+        <v>15</v>
+      </c>
+      <c r="F579" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="580" spans="1:6">
+      <c r="A580" t="s">
+        <v>1211</v>
+      </c>
+      <c r="B580" t="s">
+        <v>1212</v>
+      </c>
+      <c r="C580" t="s">
+        <v>103</v>
+      </c>
+      <c r="D580" t="s">
+        <v>14</v>
+      </c>
+      <c r="E580" t="s">
+        <v>21</v>
+      </c>
+      <c r="F580" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="581" spans="1:6">
+      <c r="A581" t="s">
+        <v>1213</v>
+      </c>
+      <c r="B581" t="s">
+        <v>1214</v>
+      </c>
+      <c r="C581" t="s">
+        <v>75</v>
+      </c>
+      <c r="D581" t="s">
+        <v>9</v>
+      </c>
+      <c r="E581" t="s">
+        <v>15</v>
+      </c>
+      <c r="F581" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="582" spans="1:6">
+      <c r="A582" t="s">
+        <v>1215</v>
+      </c>
+      <c r="B582" t="s">
+        <v>1216</v>
+      </c>
+      <c r="C582" t="s">
+        <v>19</v>
+      </c>
+      <c r="D582" t="s">
+        <v>9</v>
+      </c>
+      <c r="E582" t="s">
+        <v>21</v>
+      </c>
+      <c r="F582" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="583" spans="1:6">
+      <c r="A583" t="s">
+        <v>1217</v>
+      </c>
+      <c r="B583" t="s">
+        <v>1218</v>
+      </c>
+      <c r="C583" t="s">
+        <v>19</v>
+      </c>
+      <c r="D583" t="s">
+        <v>14</v>
+      </c>
+      <c r="E583" t="s">
+        <v>21</v>
+      </c>
+      <c r="F583" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="584" spans="1:6">
+      <c r="A584" t="s">
+        <v>1219</v>
+      </c>
+      <c r="B584" t="s">
+        <v>1220</v>
+      </c>
+      <c r="C584" t="s">
+        <v>19</v>
+      </c>
+      <c r="D584" t="s">
+        <v>14</v>
+      </c>
+      <c r="E584" t="s">
+        <v>21</v>
+      </c>
+      <c r="F584" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="585" spans="1:6">
+      <c r="A585" t="s">
+        <v>1221</v>
+      </c>
+      <c r="B585" t="s">
+        <v>1222</v>
+      </c>
+      <c r="C585" t="s">
+        <v>19</v>
+      </c>
+      <c r="D585" t="s">
+        <v>14</v>
+      </c>
+      <c r="E585" t="s">
+        <v>21</v>
+      </c>
+      <c r="F585" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="586" spans="1:6">
+      <c r="A586" t="s">
+        <v>1223</v>
+      </c>
+      <c r="B586" t="s">
+        <v>1224</v>
+      </c>
+      <c r="C586" t="s">
+        <v>19</v>
+      </c>
+      <c r="D586" t="s">
+        <v>14</v>
+      </c>
+      <c r="E586" t="s">
+        <v>21</v>
+      </c>
+      <c r="F586" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="587" spans="1:6">
+      <c r="A587" t="s">
+        <v>1225</v>
+      </c>
+      <c r="B587" t="s">
+        <v>1226</v>
+      </c>
+      <c r="C587" t="s">
+        <v>19</v>
+      </c>
+      <c r="D587" t="s">
+        <v>14</v>
+      </c>
+      <c r="E587" t="s">
+        <v>21</v>
+      </c>
+      <c r="F587" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="588" spans="1:6">
+      <c r="A588" t="s">
+        <v>1227</v>
+      </c>
+      <c r="B588" t="s">
+        <v>1228</v>
+      </c>
+      <c r="C588" t="s">
+        <v>103</v>
+      </c>
+      <c r="D588" t="s">
+        <v>100</v>
+      </c>
+      <c r="E588" t="s">
+        <v>21</v>
+      </c>
+      <c r="F588" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="589" spans="1:6">
+      <c r="A589" t="s">
+        <v>1229</v>
+      </c>
+      <c r="B589" t="s">
+        <v>1230</v>
+      </c>
+      <c r="C589" t="s">
+        <v>657</v>
+      </c>
+      <c r="D589" t="s">
+        <v>9</v>
+      </c>
+      <c r="E589" t="s">
+        <v>15</v>
+      </c>
+      <c r="F589" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="590" spans="1:6">
+      <c r="A590" t="s">
+        <v>1231</v>
+      </c>
+      <c r="B590" t="s">
+        <v>1232</v>
+      </c>
+      <c r="C590" t="s">
+        <v>19</v>
+      </c>
+      <c r="D590" t="s">
+        <v>9</v>
+      </c>
+      <c r="E590" t="s">
+        <v>15</v>
+      </c>
+      <c r="F590" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="591" spans="1:6">
+      <c r="A591" t="s">
+        <v>1233</v>
+      </c>
+      <c r="B591" t="s">
+        <v>1234</v>
+      </c>
+      <c r="C591" t="s">
+        <v>19</v>
+      </c>
+      <c r="D591" t="s">
+        <v>14</v>
+      </c>
+      <c r="E591" t="s">
+        <v>15</v>
+      </c>
+      <c r="F591" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="592" spans="1:6">
+      <c r="A592" t="s">
+        <v>1235</v>
+      </c>
+      <c r="B592" t="s">
+        <v>1236</v>
+      </c>
+      <c r="C592" t="s">
+        <v>103</v>
+      </c>
+      <c r="D592" t="s">
+        <v>9</v>
+      </c>
+      <c r="E592" t="s">
+        <v>21</v>
+      </c>
+      <c r="F592" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="593" spans="1:6">
+      <c r="A593" t="s">
+        <v>1237</v>
+      </c>
+      <c r="B593" t="s">
+        <v>1238</v>
+      </c>
+      <c r="C593" t="s">
+        <v>27</v>
+      </c>
+      <c r="D593" t="s">
+        <v>9</v>
+      </c>
+      <c r="E593" t="s">
+        <v>10</v>
+      </c>
+      <c r="F593" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="594" spans="1:6">
+      <c r="A594" t="s">
+        <v>1239</v>
+      </c>
+      <c r="B594" t="s">
+        <v>1240</v>
+      </c>
+      <c r="C594" t="s">
+        <v>8</v>
+      </c>
+      <c r="D594" t="s">
+        <v>37</v>
+      </c>
+      <c r="E594" t="s">
+        <v>10</v>
+      </c>
+      <c r="F594" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="595" spans="1:6">
+      <c r="A595" t="s">
+        <v>1241</v>
+      </c>
+      <c r="B595" t="s">
+        <v>1242</v>
+      </c>
+      <c r="C595" t="s">
+        <v>19</v>
+      </c>
+      <c r="D595" t="s">
+        <v>9</v>
+      </c>
+      <c r="E595" t="s">
+        <v>15</v>
+      </c>
+      <c r="F595" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="596" spans="1:6">
+      <c r="A596" t="s">
+        <v>1243</v>
+      </c>
+      <c r="B596" t="s">
+        <v>1244</v>
+      </c>
+      <c r="C596" t="s">
+        <v>19</v>
+      </c>
+      <c r="D596" t="s">
+        <v>9</v>
+      </c>
+      <c r="E596" t="s">
+        <v>15</v>
+      </c>
+      <c r="F596" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="597" spans="1:6">
+      <c r="A597" t="s">
+        <v>1245</v>
+      </c>
+      <c r="B597" t="s">
+        <v>1246</v>
+      </c>
+      <c r="C597" t="s">
+        <v>27</v>
+      </c>
+      <c r="D597" t="s">
+        <v>9</v>
+      </c>
+      <c r="E597" t="s">
+        <v>15</v>
+      </c>
+      <c r="F597" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="598" spans="1:6">
+      <c r="A598" t="s">
+        <v>1247</v>
+      </c>
+      <c r="B598" t="s">
+        <v>1248</v>
+      </c>
+      <c r="C598" t="s">
+        <v>19</v>
+      </c>
+      <c r="D598" t="s">
+        <v>9</v>
+      </c>
+      <c r="E598" t="s">
+        <v>15</v>
+      </c>
+      <c r="F598" t="s">
+        <v>1074</v>
+      </c>
+    </row>
+    <row r="599" spans="1:6">
+      <c r="A599" t="s">
+        <v>1249</v>
+      </c>
+      <c r="B599" t="s">
+        <v>1250</v>
+      </c>
+      <c r="C599" t="s">
+        <v>19</v>
+      </c>
+      <c r="D599" t="s">
+        <v>14</v>
+      </c>
+      <c r="E599" t="s">
+        <v>21</v>
+      </c>
+      <c r="F599" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="600" spans="1:6">
+      <c r="A600" t="s">
+        <v>1251</v>
+      </c>
+      <c r="B600" t="s">
+        <v>1252</v>
+      </c>
+      <c r="C600" t="s">
+        <v>19</v>
+      </c>
+      <c r="D600" t="s">
+        <v>14</v>
+      </c>
+      <c r="E600" t="s">
+        <v>21</v>
+      </c>
+      <c r="F600" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="601" spans="1:6">
+      <c r="A601" t="s">
+        <v>1253</v>
+      </c>
+      <c r="B601" t="s">
+        <v>1254</v>
+      </c>
+      <c r="C601" t="s">
+        <v>19</v>
+      </c>
+      <c r="D601" t="s">
+        <v>9</v>
+      </c>
+      <c r="E601" t="s">
+        <v>10</v>
+      </c>
+      <c r="F601" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="602" spans="1:6">
+      <c r="A602" t="s">
+        <v>1255</v>
+      </c>
+      <c r="B602" t="s">
+        <v>1256</v>
+      </c>
+      <c r="C602" t="s">
+        <v>19</v>
+      </c>
+      <c r="D602" t="s">
+        <v>14</v>
+      </c>
+      <c r="E602" t="s">
+        <v>21</v>
+      </c>
+      <c r="F602" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="603" spans="1:6">
+      <c r="A603" t="s">
+        <v>1257</v>
+      </c>
+      <c r="B603" t="s">
+        <v>1258</v>
+      </c>
+      <c r="C603" t="s">
+        <v>27</v>
+      </c>
+      <c r="D603" t="s">
+        <v>9</v>
+      </c>
+      <c r="E603" t="s">
+        <v>10</v>
+      </c>
+      <c r="F603" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="604" spans="1:6">
+      <c r="A604" t="s">
+        <v>1259</v>
+      </c>
+      <c r="B604" t="s">
+        <v>1260</v>
+      </c>
+      <c r="C604" t="s">
+        <v>19</v>
+      </c>
+      <c r="D604" t="s">
+        <v>9</v>
+      </c>
+      <c r="E604" t="s">
+        <v>48</v>
+      </c>
+      <c r="F604" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="605" spans="1:6">
+      <c r="A605" t="s">
+        <v>1261</v>
+      </c>
+      <c r="B605" t="s">
+        <v>1262</v>
+      </c>
+      <c r="C605" t="s">
+        <v>657</v>
+      </c>
+      <c r="D605" t="s">
+        <v>9</v>
+      </c>
+      <c r="E605" t="s">
+        <v>15</v>
+      </c>
+      <c r="F605" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="606" spans="1:6">
+      <c r="A606" t="s">
+        <v>1263</v>
+      </c>
+      <c r="B606" t="s">
+        <v>1264</v>
+      </c>
+      <c r="C606" t="s">
+        <v>19</v>
+      </c>
+      <c r="D606" t="s">
+        <v>100</v>
+      </c>
+      <c r="E606" t="s">
+        <v>15</v>
+      </c>
+      <c r="F606" t="s">
+        <v>49</v>
+      </c>
+    </row>
+    <row r="607" spans="1:6">
+      <c r="A607" t="s">
+        <v>1265</v>
+      </c>
+      <c r="B607" t="s">
+        <v>1266</v>
+      </c>
+      <c r="C607" t="s">
+        <v>103</v>
+      </c>
+      <c r="D607" t="s">
+        <v>100</v>
+      </c>
+      <c r="E607" t="s">
+        <v>21</v>
+      </c>
+      <c r="F607" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="608" spans="1:6">
+      <c r="A608" t="s">
+        <v>1267</v>
+      </c>
+      <c r="B608" t="s">
+        <v>1268</v>
+      </c>
+      <c r="C608" t="s">
+        <v>27</v>
+      </c>
+      <c r="D608" t="s">
+        <v>9</v>
+      </c>
+      <c r="E608" t="s">
+        <v>15</v>
+      </c>
+      <c r="F608" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="609" spans="1:6">
+      <c r="A609" t="s">
+        <v>1269</v>
+      </c>
+      <c r="B609" t="s">
+        <v>1270</v>
+      </c>
+      <c r="C609" t="s">
+        <v>19</v>
+      </c>
+      <c r="D609" t="s">
+        <v>14</v>
+      </c>
+      <c r="E609" t="s">
+        <v>21</v>
+      </c>
+      <c r="F609" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="610" spans="1:6">
+      <c r="A610" t="s">
+        <v>1271</v>
+      </c>
+      <c r="B610" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C610" t="s">
+        <v>19</v>
+      </c>
+      <c r="D610" t="s">
+        <v>9</v>
+      </c>
+      <c r="E610" t="s">
+        <v>10</v>
+      </c>
+      <c r="F610" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="611" spans="1:6">
+      <c r="A611" t="s">
+        <v>1273</v>
+      </c>
+      <c r="B611" t="s">
+        <v>1274</v>
+      </c>
+      <c r="C611" t="s">
+        <v>19</v>
+      </c>
+      <c r="D611" t="s">
+        <v>14</v>
+      </c>
+      <c r="E611" t="s">
+        <v>21</v>
+      </c>
+      <c r="F611" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="612" spans="1:6">
+      <c r="A612" t="s">
+        <v>1275</v>
+      </c>
+      <c r="B612" t="s">
+        <v>1276</v>
+      </c>
+      <c r="C612" t="s">
+        <v>103</v>
+      </c>
+      <c r="D612" t="s">
+        <v>14</v>
+      </c>
+      <c r="E612" t="s">
+        <v>15</v>
+      </c>
+      <c r="F612" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="613" spans="1:6">
+      <c r="A613" t="s">
+        <v>1277</v>
+      </c>
+      <c r="B613" t="s">
+        <v>1278</v>
+      </c>
+      <c r="C613" t="s">
+        <v>103</v>
+      </c>
+      <c r="D613" t="s">
+        <v>9</v>
+      </c>
+      <c r="E613" t="s">
+        <v>15</v>
+      </c>
+      <c r="F613" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="614" spans="1:6">
+      <c r="A614" t="s">
+        <v>1279</v>
+      </c>
+      <c r="B614" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C614" t="s">
+        <v>19</v>
+      </c>
+      <c r="D614" t="s">
+        <v>14</v>
+      </c>
+      <c r="E614" t="s">
+        <v>15</v>
+      </c>
+      <c r="F614" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="615" spans="1:6">
+      <c r="A615" t="s">
+        <v>1281</v>
+      </c>
+      <c r="B615" t="s">
+        <v>1282</v>
+      </c>
+      <c r="C615" t="s">
+        <v>19</v>
+      </c>
+      <c r="D615" t="s">
+        <v>14</v>
+      </c>
+      <c r="E615" t="s">
+        <v>21</v>
+      </c>
+      <c r="F615" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="616" spans="1:6">
+      <c r="A616" t="s">
+        <v>1283</v>
+      </c>
+      <c r="B616" t="s">
+        <v>1284</v>
+      </c>
+      <c r="C616" t="s">
+        <v>19</v>
+      </c>
+      <c r="D616" t="s">
+        <v>37</v>
+      </c>
+      <c r="E616" t="s">
+        <v>15</v>
+      </c>
+      <c r="F616" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="617" spans="1:6">
+      <c r="A617" t="s">
+        <v>1285</v>
+      </c>
+      <c r="B617" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C617" t="s">
+        <v>19</v>
+      </c>
+      <c r="D617" t="s">
+        <v>9</v>
+      </c>
+      <c r="E617" t="s">
+        <v>15</v>
+      </c>
+      <c r="F617" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="618" spans="1:6">
+      <c r="A618" t="s">
+        <v>1287</v>
+      </c>
+      <c r="B618" t="s">
+        <v>1288</v>
+      </c>
+      <c r="C618" t="s">
+        <v>103</v>
+      </c>
+      <c r="D618" t="s">
+        <v>9</v>
+      </c>
+      <c r="E618" t="s">
+        <v>10</v>
+      </c>
+      <c r="F618" t="s">
+        <v>22</v>
+      </c>
+    </row>
+    <row r="619" spans="1:6">
+      <c r="A619" t="s">
+        <v>1289</v>
+      </c>
+      <c r="B619" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C619" t="s">
+        <v>75</v>
+      </c>
+      <c r="D619" t="s">
+        <v>9</v>
+      </c>
+      <c r="E619" t="s">
+        <v>15</v>
+      </c>
+      <c r="F619" t="s">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="620" spans="1:6">
+      <c r="A620" t="s">
+        <v>1291</v>
+      </c>
+      <c r="B620" t="s">
+        <v>1292</v>
+      </c>
+      <c r="C620" t="s">
+        <v>19</v>
+      </c>
+      <c r="D620" t="s">
+        <v>100</v>
+      </c>
+      <c r="E620" t="s">
+        <v>15</v>
+      </c>
+      <c r="F620" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="621" spans="1:6">
+      <c r="A621" t="s">
+        <v>1293</v>
+      </c>
+      <c r="B621" t="s">
+        <v>1294</v>
+      </c>
+      <c r="C621" t="s">
+        <v>19</v>
+      </c>
+      <c r="D621" t="s">
+        <v>14</v>
+      </c>
+      <c r="E621" t="s">
+        <v>21</v>
+      </c>
+      <c r="F621" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="622" spans="1:6">
+      <c r="A622" t="s">
+        <v>1295</v>
+      </c>
+      <c r="B622" t="s">
+        <v>1296</v>
+      </c>
+      <c r="C622" t="s">
+        <v>19</v>
+      </c>
+      <c r="D622" t="s">
+        <v>9</v>
+      </c>
+      <c r="E622" t="s">
+        <v>15</v>
+      </c>
+      <c r="F622" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="623" spans="1:6">
+      <c r="A623" t="s">
+        <v>1297</v>
+      </c>
+      <c r="B623" t="s">
+        <v>1298</v>
+      </c>
+      <c r="C623" t="s">
+        <v>103</v>
+      </c>
+      <c r="D623" t="s">
+        <v>9</v>
+      </c>
+      <c r="E623" t="s">
+        <v>15</v>
+      </c>
+      <c r="F623" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="624" spans="1:6">
+      <c r="A624" t="s">
+        <v>1299</v>
+      </c>
+      <c r="B624" t="s">
+        <v>1300</v>
+      </c>
+      <c r="C624" t="s">
+        <v>27</v>
+      </c>
+      <c r="D624" t="s">
+        <v>14</v>
+      </c>
+      <c r="E624" t="s">
+        <v>21</v>
+      </c>
+      <c r="F624" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="625" spans="1:6">
+      <c r="A625" t="s">
+        <v>1301</v>
+      </c>
+      <c r="B625" t="s">
+        <v>1302</v>
+      </c>
+      <c r="C625" t="s">
+        <v>19</v>
+      </c>
+      <c r="D625" t="s">
+        <v>9</v>
+      </c>
+      <c r="E625" t="s">
+        <v>15</v>
+      </c>
+      <c r="F625" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="626" spans="1:6">
+      <c r="A626" t="s">
+        <v>1303</v>
+      </c>
+      <c r="B626" t="s">
+        <v>1304</v>
+      </c>
+      <c r="C626" t="s">
+        <v>19</v>
+      </c>
+      <c r="D626" t="s">
+        <v>14</v>
+      </c>
+      <c r="E626" t="s">
+        <v>21</v>
+      </c>
+      <c r="F626" t="s">
+        <v>608</v>
+      </c>
+    </row>
+    <row r="627" spans="1:6">
+      <c r="A627" t="s">
+        <v>1305</v>
+      </c>
+      <c r="B627" t="s">
+        <v>1306</v>
+      </c>
+      <c r="C627" t="s">
+        <v>19</v>
+      </c>
+      <c r="D627" t="s">
+        <v>14</v>
+      </c>
+      <c r="E627" t="s">
+        <v>15</v>
+      </c>
+      <c r="F627" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="628" spans="1:6">
+      <c r="A628" t="s">
+        <v>1307</v>
+      </c>
+      <c r="B628" t="s">
+        <v>1308</v>
+      </c>
+      <c r="C628" t="s">
+        <v>19</v>
+      </c>
+      <c r="D628" t="s">
+        <v>100</v>
+      </c>
+      <c r="E628" t="s">
+        <v>21</v>
+      </c>
+      <c r="F628" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="629" spans="1:6">
+      <c r="A629" t="s">
+        <v>1309</v>
+      </c>
+      <c r="B629" t="s">
+        <v>1310</v>
+      </c>
+      <c r="C629" t="s">
+        <v>19</v>
+      </c>
+      <c r="D629" t="s">
+        <v>14</v>
+      </c>
+      <c r="E629" t="s">
+        <v>21</v>
+      </c>
+      <c r="F629" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="630" spans="1:6">
+      <c r="A630" t="s">
+        <v>1311</v>
+      </c>
+      <c r="B630" t="s">
+        <v>1312</v>
+      </c>
+      <c r="C630" t="s">
+        <v>19</v>
+      </c>
+      <c r="D630" t="s">
+        <v>14</v>
+      </c>
+      <c r="E630" t="s">
+        <v>21</v>
+      </c>
+      <c r="F630" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="631" spans="1:6">
+      <c r="A631" t="s">
+        <v>1313</v>
+      </c>
+      <c r="B631" t="s">
+        <v>1314</v>
+      </c>
+      <c r="C631" t="s">
+        <v>27</v>
+      </c>
+      <c r="D631" t="s">
+        <v>822</v>
+      </c>
+      <c r="E631" t="s">
+        <v>21</v>
+      </c>
+      <c r="F631" t="s">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="632" spans="1:6">
+      <c r="A632" t="s">
+        <v>1315</v>
+      </c>
+      <c r="B632" t="s">
+        <v>1316</v>
+      </c>
+      <c r="C632" t="s">
+        <v>19</v>
+      </c>
+      <c r="D632" t="s">
+        <v>9</v>
+      </c>
+      <c r="E632" t="s">
+        <v>10</v>
+      </c>
+      <c r="F632" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="633" spans="1:6">
+      <c r="A633" t="s">
+        <v>1317</v>
+      </c>
+      <c r="B633" t="s">
+        <v>1318</v>
+      </c>
+      <c r="C633" t="s">
+        <v>19</v>
+      </c>
+      <c r="D633" t="s">
+        <v>9</v>
+      </c>
+      <c r="E633" t="s">
+        <v>15</v>
+      </c>
+      <c r="F633" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="634" spans="1:6">
+      <c r="A634" t="s">
+        <v>1319</v>
+      </c>
+      <c r="B634" t="s">
+        <v>1320</v>
+      </c>
+      <c r="C634" t="s">
+        <v>19</v>
+      </c>
+      <c r="D634" t="s">
+        <v>9</v>
+      </c>
+      <c r="E634" t="s">
+        <v>15</v>
+      </c>
+      <c r="F634" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="635" spans="1:6">
+      <c r="A635" t="s">
+        <v>1321</v>
+      </c>
+      <c r="B635" t="s">
+        <v>1322</v>
+      </c>
+      <c r="C635" t="s">
+        <v>19</v>
+      </c>
+      <c r="D635" t="s">
+        <v>9</v>
+      </c>
+      <c r="E635" t="s">
+        <v>15</v>
+      </c>
+      <c r="F635" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="636" spans="1:6">
+      <c r="A636" t="s">
+        <v>1323</v>
+      </c>
+      <c r="B636" t="s">
+        <v>1324</v>
+      </c>
+      <c r="C636" t="s">
+        <v>103</v>
+      </c>
+      <c r="D636" t="s">
+        <v>14</v>
+      </c>
+      <c r="E636" t="s">
+        <v>21</v>
+      </c>
+      <c r="F636" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="637" spans="1:6">
+      <c r="A637" t="s">
+        <v>1325</v>
+      </c>
+      <c r="B637" t="s">
+        <v>1326</v>
+      </c>
+      <c r="C637" t="s">
+        <v>19</v>
+      </c>
+      <c r="D637" t="s">
+        <v>14</v>
+      </c>
+      <c r="E637" t="s">
+        <v>21</v>
+      </c>
+      <c r="F637" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="638" spans="1:6">
+      <c r="A638" t="s">
+        <v>1327</v>
+      </c>
+      <c r="B638" t="s">
+        <v>1328</v>
+      </c>
+      <c r="C638" t="s">
+        <v>19</v>
+      </c>
+      <c r="D638" t="s">
+        <v>9</v>
+      </c>
+      <c r="E638" t="s">
+        <v>15</v>
+      </c>
+      <c r="F638" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="639" spans="1:6">
+      <c r="A639" t="s">
+        <v>1329</v>
+      </c>
+      <c r="B639" t="s">
+        <v>1330</v>
+      </c>
+      <c r="C639" t="s">
+        <v>1331</v>
+      </c>
+      <c r="D639" t="s">
+        <v>52</v>
+      </c>
+      <c r="E639" t="s">
+        <v>21</v>
+      </c>
+      <c r="F639" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="640" spans="1:6">
+      <c r="A640" t="s">
+        <v>1332</v>
+      </c>
+      <c r="B640" t="s">
+        <v>1333</v>
+      </c>
+      <c r="C640" t="s">
+        <v>19</v>
+      </c>
+      <c r="D640" t="s">
+        <v>9</v>
+      </c>
+      <c r="E640" t="s">
+        <v>48</v>
+      </c>
+      <c r="F640" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="641" spans="1:6">
+      <c r="A641" t="s">
+        <v>1334</v>
+      </c>
+      <c r="B641" t="s">
+        <v>1335</v>
+      </c>
+      <c r="C641" t="s">
+        <v>19</v>
+      </c>
+      <c r="D641" t="s">
+        <v>9</v>
+      </c>
+      <c r="E641" t="s">
+        <v>15</v>
+      </c>
+      <c r="F641" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="642" spans="1:6">
+      <c r="A642" t="s">
+        <v>1336</v>
+      </c>
+      <c r="B642" t="s">
+        <v>1337</v>
+      </c>
+      <c r="C642" t="s">
+        <v>103</v>
+      </c>
+      <c r="D642" t="s">
+        <v>14</v>
+      </c>
+      <c r="E642" t="s">
+        <v>21</v>
+      </c>
+      <c r="F642" t="s">
+        <v>55</v>
+      </c>
+    </row>
+    <row r="643" spans="1:6">
+      <c r="A643" t="s">
+        <v>1338</v>
+      </c>
+      <c r="B643" t="s">
+        <v>1339</v>
+      </c>
+      <c r="C643" t="s">
+        <v>19</v>
+      </c>
+      <c r="D643" t="s">
+        <v>14</v>
+      </c>
+      <c r="E643" t="s">
+        <v>21</v>
+      </c>
+      <c r="F643" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="644" spans="1:6">
+      <c r="A644" t="s">
+        <v>1340</v>
+      </c>
+      <c r="B644" t="s">
+        <v>1341</v>
+      </c>
+      <c r="C644" t="s">
+        <v>19</v>
+      </c>
+      <c r="D644" t="s">
+        <v>100</v>
+      </c>
+      <c r="E644" t="s">
+        <v>21</v>
+      </c>
+      <c r="F644" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="645" spans="1:6">
+      <c r="A645" t="s">
+        <v>1342</v>
+      </c>
+      <c r="B645" t="s">
+        <v>1343</v>
+      </c>
+      <c r="C645" t="s">
+        <v>19</v>
+      </c>
+      <c r="D645" t="s">
+        <v>20</v>
+      </c>
+      <c r="E645" t="s">
+        <v>21</v>
+      </c>
+      <c r="F645" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="646" spans="1:6">
+      <c r="A646" t="s">
+        <v>1344</v>
+      </c>
+      <c r="B646" t="s">
+        <v>1345</v>
+      </c>
+      <c r="C646" t="s">
+        <v>19</v>
+      </c>
+      <c r="D646" t="s">
+        <v>9</v>
+      </c>
+      <c r="E646" t="s">
+        <v>10</v>
+      </c>
+      <c r="F646" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="647" spans="1:6">
+      <c r="A647" t="s">
+        <v>1346</v>
+      </c>
+      <c r="B647" t="s">
+        <v>1347</v>
+      </c>
+      <c r="C647" t="s">
+        <v>8</v>
+      </c>
+      <c r="D647" t="s">
+        <v>14</v>
+      </c>
+      <c r="E647" t="s">
+        <v>21</v>
+      </c>
+      <c r="F647" t="s">
+        <v>60</v>
+      </c>
+    </row>
+    <row r="648" spans="1:6">
+      <c r="A648" t="s">
+        <v>1348</v>
+      </c>
+      <c r="B648" t="s">
+        <v>1349</v>
+      </c>
+      <c r="C648" t="s">
+        <v>19</v>
+      </c>
+      <c r="D648" t="s">
+        <v>9</v>
+      </c>
+      <c r="E648" t="s">
+        <v>48</v>
+      </c>
+      <c r="F648" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="649" spans="1:6">
+      <c r="A649" t="s">
+        <v>1350</v>
+      </c>
+      <c r="B649" t="s">
+        <v>1351</v>
+      </c>
+      <c r="C649" t="s">
+        <v>19</v>
+      </c>
+      <c r="D649" t="s">
+        <v>9</v>
+      </c>
+      <c r="E649" t="s">
+        <v>48</v>
+      </c>
+      <c r="F649" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="650" spans="1:6">
+      <c r="A650" t="s">
+        <v>1352</v>
+      </c>
+      <c r="B650" t="s">
+        <v>1353</v>
+      </c>
+      <c r="C650" t="s">
+        <v>19</v>
+      </c>
+      <c r="D650" t="s">
+        <v>9</v>
+      </c>
+      <c r="E650" t="s">
+        <v>15</v>
+      </c>
+      <c r="F650" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="651" spans="1:6">
+      <c r="A651" t="s">
+        <v>1354</v>
+      </c>
+      <c r="B651" t="s">
+        <v>1355</v>
+      </c>
+      <c r="C651" t="s">
+        <v>8</v>
+      </c>
+      <c r="D651" t="s">
+        <v>14</v>
+      </c>
+      <c r="E651" t="s">
+        <v>21</v>
+      </c>
+      <c r="F651" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="652" spans="1:6">
+      <c r="A652" t="s">
+        <v>1356</v>
+      </c>
+      <c r="B652" t="s">
+        <v>1357</v>
+      </c>
+      <c r="C652" t="s">
+        <v>19</v>
+      </c>
+      <c r="D652" t="s">
+        <v>52</v>
+      </c>
+      <c r="E652" t="s">
+        <v>48</v>
+      </c>
+      <c r="F652" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="653" spans="1:6">
+      <c r="A653" t="s">
+        <v>1358</v>
+      </c>
+      <c r="B653" t="s">
+        <v>1359</v>
+      </c>
+      <c r="C653" t="s">
+        <v>27</v>
+      </c>
+      <c r="D653" t="s">
+        <v>37</v>
+      </c>
+      <c r="E653" t="s">
+        <v>21</v>
+      </c>
+      <c r="F653" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="654" spans="1:6">
+      <c r="A654" t="s">
+        <v>1360</v>
+      </c>
+      <c r="B654" t="s">
+        <v>1361</v>
+      </c>
+      <c r="C654" t="s">
+        <v>19</v>
+      </c>
+      <c r="D654" t="s">
+        <v>9</v>
+      </c>
+      <c r="E654" t="s">
+        <v>48</v>
+      </c>
+      <c r="F654" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="655" spans="1:6">
+      <c r="A655" t="s">
+        <v>1362</v>
+      </c>
+      <c r="B655" t="s">
+        <v>1363</v>
+      </c>
+      <c r="C655" t="s">
+        <v>19</v>
+      </c>
+      <c r="D655" t="s">
+        <v>20</v>
+      </c>
+      <c r="E655" t="s">
+        <v>10</v>
+      </c>
+      <c r="F655" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="656" spans="1:6">
+      <c r="A656" t="s">
+        <v>1364</v>
+      </c>
+      <c r="B656" t="s">
+        <v>1365</v>
+      </c>
+      <c r="C656" t="s">
+        <v>19</v>
+      </c>
+      <c r="D656" t="s">
+        <v>9</v>
+      </c>
+      <c r="E656" t="s">
+        <v>48</v>
+      </c>
+      <c r="F656" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="657" spans="1:6">
+      <c r="A657" t="s">
+        <v>1366</v>
+      </c>
+      <c r="B657" t="s">
+        <v>1367</v>
+      </c>
+      <c r="C657" t="s">
+        <v>19</v>
+      </c>
+      <c r="D657" t="s">
+        <v>9</v>
+      </c>
+      <c r="E657" t="s">
+        <v>10</v>
+      </c>
+      <c r="F657" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="658" spans="1:6">
+      <c r="A658" t="s">
+        <v>1368</v>
+      </c>
+      <c r="B658" t="s">
+        <v>1369</v>
+      </c>
+      <c r="C658" t="s">
+        <v>19</v>
+      </c>
+      <c r="D658" t="s">
+        <v>9</v>
+      </c>
+      <c r="E658" t="s">
+        <v>48</v>
+      </c>
+      <c r="F658" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="659" spans="1:6">
+      <c r="A659" t="s">
+        <v>1370</v>
+      </c>
+      <c r="B659" t="s">
+        <v>1371</v>
+      </c>
+      <c r="C659" t="s">
+        <v>19</v>
+      </c>
+      <c r="D659" t="s">
+        <v>9</v>
+      </c>
+      <c r="E659" t="s">
+        <v>48</v>
+      </c>
+      <c r="F659" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="660" spans="1:6">
+      <c r="A660" t="s">
+        <v>1372</v>
+      </c>
+      <c r="B660" t="s">
+        <v>1373</v>
+      </c>
+      <c r="C660" t="s">
+        <v>19</v>
+      </c>
+      <c r="D660" t="s">
+        <v>14</v>
+      </c>
+      <c r="E660" t="s">
+        <v>21</v>
+      </c>
+      <c r="F660" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="661" spans="1:6">
+      <c r="A661" t="s">
+        <v>1374</v>
+      </c>
+      <c r="B661" t="s">
+        <v>1375</v>
+      </c>
+      <c r="C661" t="s">
+        <v>103</v>
+      </c>
+      <c r="D661" t="s">
+        <v>9</v>
+      </c>
+      <c r="E661" t="s">
+        <v>15</v>
+      </c>
+      <c r="F661" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="662" spans="1:6">
+      <c r="A662" t="s">
+        <v>1376</v>
+      </c>
+      <c r="B662" t="s">
+        <v>1377</v>
+      </c>
+      <c r="C662" t="s">
+        <v>19</v>
+      </c>
+      <c r="D662" t="s">
+        <v>14</v>
+      </c>
+      <c r="E662" t="s">
+        <v>15</v>
+      </c>
+      <c r="F662" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="663" spans="1:6">
+      <c r="A663" t="s">
+        <v>1378</v>
+      </c>
+      <c r="B663" t="s">
+        <v>1379</v>
+      </c>
+      <c r="C663" t="s">
+        <v>19</v>
+      </c>
+      <c r="D663" t="s">
+        <v>9</v>
+      </c>
+      <c r="E663" t="s">
+        <v>15</v>
+      </c>
+      <c r="F663" t="s">
+        <v>66</v>
+      </c>
+    </row>
+    <row r="664" spans="1:6">
+      <c r="A664" t="s">
+        <v>1380</v>
+      </c>
+      <c r="B664" t="s">
+        <v>1381</v>
+      </c>
+      <c r="C664" t="s">
+        <v>27</v>
+      </c>
+      <c r="D664" t="s">
+        <v>14</v>
+      </c>
+      <c r="E664" t="s">
+        <v>21</v>
+      </c>
+      <c r="F664" t="s">
+        <v>416</v>
+      </c>
+    </row>
+    <row r="665" spans="1:6">
+      <c r="A665" t="s">
+        <v>1382</v>
+      </c>
+      <c r="B665" t="s">
+        <v>1383</v>
+      </c>
+      <c r="C665" t="s">
+        <v>19</v>
+      </c>
+      <c r="D665" t="s">
+        <v>9</v>
+      </c>
+      <c r="E665" t="s">
+        <v>21</v>
+      </c>
+      <c r="F665" t="s">
+        <v>375</v>
+      </c>
+    </row>
+    <row r="666" spans="1:6">
+      <c r="A666" t="s">
+        <v>1384</v>
+      </c>
+      <c r="B666" t="s">
+        <v>1385</v>
+      </c>
+      <c r="C666" t="s">
+        <v>19</v>
+      </c>
+      <c r="D666" t="s">
+        <v>14</v>
+      </c>
+      <c r="E666" t="s">
+        <v>15</v>
+      </c>
+      <c r="F666" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="667" spans="1:6">
+      <c r="A667" t="s">
+        <v>1386</v>
+      </c>
+      <c r="B667" t="s">
+        <v>1387</v>
+      </c>
+      <c r="C667" t="s">
+        <v>27</v>
+      </c>
+      <c r="D667" t="s">
+        <v>14</v>
+      </c>
+      <c r="E667" t="s">
+        <v>21</v>
+      </c>
+      <c r="F667" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="668" spans="1:6">
+      <c r="A668" t="s">
+        <v>1388</v>
+      </c>
+      <c r="B668" t="s">
+        <v>1389</v>
+      </c>
+      <c r="C668" t="s">
+        <v>19</v>
+      </c>
+      <c r="D668" t="s">
+        <v>9</v>
+      </c>
+      <c r="E668" t="s">
+        <v>15</v>
+      </c>
+      <c r="F668" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="669" spans="1:6">
+      <c r="A669" t="s">
+        <v>1390</v>
+      </c>
+      <c r="B669" t="s">
+        <v>1391</v>
+      </c>
+      <c r="C669" t="s">
+        <v>19</v>
+      </c>
+      <c r="D669" t="s">
+        <v>9</v>
+      </c>
+      <c r="E669" t="s">
+        <v>21</v>
+      </c>
+      <c r="F669" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="670" spans="1:6">
+      <c r="A670" t="s">
+        <v>1392</v>
+      </c>
+      <c r="B670" t="s">
+        <v>1393</v>
+      </c>
+      <c r="C670" t="s">
+        <v>19</v>
+      </c>
+      <c r="D670" t="s">
+        <v>9</v>
+      </c>
+      <c r="E670" t="s">
+        <v>21</v>
+      </c>
+      <c r="F670" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="671" spans="1:6">
+      <c r="A671" t="s">
+        <v>1394</v>
+      </c>
+      <c r="B671" t="s">
+        <v>1395</v>
+      </c>
+      <c r="C671" t="s">
+        <v>19</v>
+      </c>
+      <c r="D671" t="s">
+        <v>9</v>
+      </c>
+      <c r="E671" t="s">
+        <v>21</v>
+      </c>
+      <c r="F671" t="s">
+        <v>593</v>
+      </c>
+    </row>
+    <row r="672" spans="1:6">
+      <c r="A672" t="s">
+        <v>1396</v>
+      </c>
+      <c r="B672" t="s">
+        <v>1397</v>
+      </c>
+      <c r="C672" t="s">
+        <v>27</v>
+      </c>
+      <c r="D672" t="s">
+        <v>31</v>
+      </c>
+      <c r="E672" t="s">
+        <v>21</v>
+      </c>
+      <c r="F672" t="s">
+        <v>49</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">